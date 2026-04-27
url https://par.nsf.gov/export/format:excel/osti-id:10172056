--- v0 (2026-01-18)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10172056</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d0cc01959c</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rosetta custom score functions accurately predict ΔΔ &lt;i&gt;G&lt;/i&gt; of mutations at protein–protein interfaces using machine learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shringari, Sumant R.; Giannakoulias, Sam; Ferrie, John J.; Petersson, E. James</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>56</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>6774 to 6777</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1359-7345</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Protein–protein interfaces play essential roles in a variety of biological processes and many therapeutic molecules are targeted at these interfaces. However, accurate predictions of the effects of interfacial mutations to identify “hotspots” have remained elusive despite the myriad of modeling and machine learning methods tested. Here, for the first time, we demonstrate that nonlinear reweighting of energy terms from Rosetta, through the use of machine learning, exhibits improved predictability of ΔΔ              G              values associated with interfacial mutations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1708759</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>