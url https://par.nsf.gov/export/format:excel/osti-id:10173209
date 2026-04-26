--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10173209</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Electromagnetically induced transparency and lattice resonances in metasurfaces composed of silicon nanocylinders</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jamilan, S.; Semouchkin, G.; Gandji, N.; Semouchkina, E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>7th Advanced Electromagnetics Symposium, Lisbon, Portugal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Densely packed metasurfaces composed of cylindrical silicon nano-resonators were found to demonstrate the phenomenon of electromagnetically induced transparency at electric dipolar resonances. It was shown that this phenomenon is not related to overlapping of dipolar resonances or to the Kerker’s effects. The observed transparency appeared to be related to interference between waves scattered by nano-resonators and by additional scattering centers including the electric branch of lattice resonances. Coupled resonance fields were also found to contribute to observed phenomena.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709991</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>