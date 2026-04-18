--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10173290</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stochastic Multi-Player Bandit Learning from Player-Dependent Feedback</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Z.; Singh, M.K.; Zhang, C.; Riek, L.D.; Chaudhuri, K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ICML Workshop on Real World Experiment Design and Active Learning</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We investigate robust data aggregation in a multi-agent online learning setting. In reality, multiple online learning agents are often deployed to perform similar tasks and receive similar feedback. We study how agents can improve their collective performance by sharing information among each other. In this paper, we formulate the ε-multi-player multi-armed bandit problem, in which a set of M players that have similar reward distributions for each arm play concurrently. We develop an upper confidence bound-based algorithm that adaptively aggregates rewards collected by different players. To our best knowledge, we are the first to develop such a scheme in a multi-player bandit learning setting. We show that under the assumption that pairwise distances between the means of the player-dependent distributions for each arm are small, we improve the (collective) regret bound by nearly a factor of M , in comparison with a baseline algorithm in which the players learn individually using the UCB-1 algorithm (Auer et al., 2002). Our algorithm also exhibits a fallback guarantee, namely, if our task similarity assumption fails to hold, our algorithm still has a performance guarantee that cannot be worse than the baseline by a constant factor. Empirically, we validate our algorithm on synthetic data.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1915734; 1935500</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>