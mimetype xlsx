--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10173473</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/genes11060622</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RECQ1 Helicase in Genomic Stability and Cancer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Debnath, Subrata; Sharma, Sudha</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genes</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>622</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4425</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>RECQ1 (also known as RECQL or RECQL1) belongs to the RecQ family of DNA helicases, members of which are linked with rare genetic diseases of cancer predisposition in humans. RECQ1 is implicated in several cellular processes, including DNA repair, cell cycle and growth, telomere maintenance, and transcription. Earlier studies have demonstrated a unique requirement of RECQ1 in ensuring chromosomal stability and suggested its potential involvement in tumorigenesis. Recent reports have suggested that RECQ1 is a potential breast cancer susceptibility gene, and missense mutations in this gene contribute to familial breast cancer development. Here, we provide a framework for understanding how the genetic or functional loss of RECQ1 might contribute to genomic instability and cancer.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1832163</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>