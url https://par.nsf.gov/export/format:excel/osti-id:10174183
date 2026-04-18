--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10174183</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/en13123279</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A State-Space Model of an Inverter-Based Microgrid for Multivariable Feedback Control Analysis and Design</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Patarroyo-Montenegro, Juan F.; Vasquez-Plaza, Jesus D.; Andrade, Fabio</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Energies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3279</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1996-1073</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this work, a synchronous model for grid-connected and islanded microgrids is presented. The grid-connected model is based on the premise that the reference frame is synchronized with the AC bus. The quadrature component of the AC bus voltage can be cancelled, which allows to express output power as a linear equation for nominal values in the AC bus amplitude voltage. The model for the islanded microgrid is developed by integrating all the inverter dynamics using a state-space model for the load currents. This model is presented in a comprehensive way such that it could be scalable to any number of inverter-based generators using inductor–capacitor–inductor (LCL) output filters. The use of these models allows designers to assess microgrid stability and robustness using modern control methods such as eigenvalue analysis and singular value diagrams. Both models were tested and validated in an experimental setup to demonstrate their accuracy in describing microgrid dynamics. In addition, three scenarios are presented: non-controlled model, Linear-Quadratic Integrator (LQI) power control, and Power-Voltage (PQ/Vdq) droop–boost controller. Experimental results demonstrate the effectiveness of the control strategies and the accuracy of the models to describe microgrid dynamics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828443</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>