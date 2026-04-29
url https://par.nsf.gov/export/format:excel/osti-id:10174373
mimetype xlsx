--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,165 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...113 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -179,181 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10174373</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ALERT: Accurate Learning for Energy and Timeliness</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chengcheng Wan, Muhammad Santriaji</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2020 USENIX Annual Technical Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>An increasing number of software applications incorporate runtime Deep Neural Networks (DNNs) to process sensor data and return inference results to humans.  Effective deployment of DNNs in these interactive scenarios requires meeting latency and accuracy constraints while minimizing energy, a problem exacerbated by common system dynamics.
+%nature of computation resources and the accuracy, latency, or energy constraints.  
+Prior approaches handle dynamics through either (1) system-oblivious DNN adaptation, which adjusts DNN latency/accuracy tradeoffs, or (2) application-oblivious system adaptation, which adjusts resources to change latency/energy tradeoffs. In contrast, this paper improves on the state-of-the-art by coordinating application- and system-level adaptation. ALERT, our runtime scheduler, uses a probabilistic model to detect environmental volatility and then simultaneously select both a DNN and a system resource configuration to meet latency, accuracy, and energy constraints.  We evaluate ALERT on CPU and GPU platforms for image and speech tasks in dynamic environments.  ALERT's holistic approach achieves more than 13% energy reduction, and 27% error reduction over prior approaches that adapt solely at the application or system level. Furthermore, ALERT incurs only 3% more energy consumption and 2% higher DNN-inference error than an oracle scheme with perfect application and system knowledge.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1764039</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>