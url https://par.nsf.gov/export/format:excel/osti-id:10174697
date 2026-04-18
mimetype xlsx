--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,174 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...122 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -188,185 +65,307 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10174697</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/0003702820949129</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>EXPRESS: Vibrational Spectroscopic Monitoring of the Gelation Transition in Nafion Ionomer Dispersions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liang, Ying; Kitt, Jay; Minteer, Shelley D.; Harris, Joel; Korzeniewski, Carol</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied Spectroscopy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>000370282094912</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-7028</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Infrared and Raman spectroscopy techniques were applied to investigate the drying
+and aggregation behavior of Nafion ionomer particles dispersed in aqueous solution. Gravimetric measurements aided the identification of gel-phase development within a series of time-resolved spectra that tracked transformations of a dispersion sample during solvent evaporation. A spectral band characteristic of ionomer sidechain end group vibration provided a quantitative probe of the dispersion-to-gel change. For sets of attenuated total reflection Fourier transform infrared (ATR-FTIR) spectra, adherence to Beer’s law was attributed to the relatively constant refractive index in the frequency region of hydrated -SO3
+- group vibrations as fluorocarbon-rich ionomer regions aggregate in forming the structural framework of membranes and thin films. Although vibrational bands associated with ionomer backbone CF2 stretching vibrations were affected by distortion characteristic of wavelength-dependent refractive index change within a sample, the onset of band distortion signaled gel formation and coincided with ionomer mass % values just below the critical gelation point for Nafion aqueous dispersions. Similar temporal behavior was observed in confocal Raman microscopy experiments that monitored the formation of a thin ionomer film from an individual dispersion droplet. For the ATR FTIR spectroscopy and confocal Raman microscopy techniques, intensity in the water H-O-H bending vibrational band dropped sharply at the ionomer critical gelation point and displayed a time dependence consistent with changes in water content derived from gravimetric measurements. The reported studies lay groundwork for examining the impact of dispersing solvents and above-ambient temperatures on fluorinated ionomer transformations that influence structural properties of dispersion-cast membranes and thin films.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1921075; 1922956</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>