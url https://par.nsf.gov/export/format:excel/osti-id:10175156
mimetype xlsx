--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10175156</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Blockchain-based Traceability System for Waste Management in Smart Cities</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gopalakrishnan, Praveen Kumare; Hall, John; Behdad, Sara</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>the ASME  International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, IDETC/CIE 2020, August 16 – 19, 2020, St. Louis, MO</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Waste tracking is becoming an important concern for developed countries as well as developing regions, where municipalities aim to assure proper waste management considering environmental and economic objectives. Waste tracking is important not only for a transparent reporting system compatible with environmental regulations but also for economically viable waste collection and recovery solutions. In this paper, a waste tracking system based on the blockchain technology is introduced where different entities involved in the system will be able to retrieve required data from the platform and decide on their level of contributions. The conventional technologies do not provide a sufficient level of transparency and coordination among different entities. With the introduction of blockchain as a tamper-proof technology, municipalities can enhance the efficiency of their waste management efforts. The proposed blockchain technology can connect proper stakeholders towards collaboration and sharing information. The concept of a smart contract for waste management is discussed and further, a decision-making framework is developed to guide users of the system select proper services available to them, depending on the level of data sharing, cost, reliability, and the security level that they expect from the system.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2017971</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>