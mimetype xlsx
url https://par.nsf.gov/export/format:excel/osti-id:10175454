--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10175454</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3368860.3368867</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Privacy Controls for Always-Listening Devices</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Malkin, Nathan; Egelman, Serge; Wagner, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-09-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>New Security Paradigms Workshop</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>78 to 91</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Intelligent voice assistants (IVAs) and other voice-enabled devices already form an integral component of the Internet of Things and will continue to grow in popularity. As their capabilities evolve, they will move beyond relying on the wake-words today's IVAs use, engaging instead in continuous listening. Though potentially useful, the continuous recording and analysis of speech can pose a serious threat to individuals' privacy. Ideally, users would be able to limit or control the types of information such devices have access to. But existing technical approaches are insufficient for enforcing any such restrictions. To begin formulating a solution, we develop a systematic methodology for studying continuous-listening applications and survey architectural approaches to designing a system that enhances privacy while preserving the benefits of always-listening assistants.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801501</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>