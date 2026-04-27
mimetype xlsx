--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10175491</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2478/jec-2019-0026</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Smart Cities and the Challenges of Cross Domain Risk Management: Considering Interdependencies Between ICT-Security and Natural Hazards Disruptions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Uwe, Busbach-Richard; Gerber, Brian J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Economics and Culture</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>106 to 116</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2256-0173</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Research purpose.              Smart City technologies offer great promise for a higher quality of life, including improved public services, in an era of rapid and intense global urbanization. The use of intelligent or smart information and communication technologies to produce more efficient systems of services in those urban areas, captured under the broad rubric of “smart cities,” also create new vectors of risk and vulnerability. The aim of this article is to raise consideration of an integrated cross-domain approach for risk reduction based on the risks smart cities are exposed to, on the one hand, from natural disasters and, on the other, from cyber-attacks.                                      Design / Methodology / Approach.              This contribution describes and explains the risk profile for which smart cities are exposed to both natural disasters and cyber-attacks. The vulnerability of smart city technologies to natural hazards and cyber-attacks will first be summarized briefly from each domain, outlining those respective domain characteristics. Subsequently, methods and approaches for risk reduction in the areas of natural hazards and ICT security will be examined in order to create the basis for an integrated cross-domain approach to risk reduction. Differences are also clearly identified if an adaptation of a risk reduction pattern appears unsuitable. Finally, the results are summarized into an initial, preliminary integrated cross-domain approach to risk reduction.                                      Findings.              Risk management in the two domains of ICT security and natural hazards is basically similar. Both domains use a multilayer approach in risk reduction, both have reasonably well-defined regimes and established risk management protocols. At the same time, both domains share a policymaking and policy implementation challenge of the difficulty of appropriately forecasting future risk and making corresponding resource commitments to address future risk. Despite similarities, different concepts like the CIA Triad, community resilience, absorption capacity and so on exist too. Future research of these concepts could lead to improve risk management.                                      Originality / Value / Practical implications.              Cyber-attacks on the ICT infrastructure of smart cities are a major vulnerability – but relatively little systematic evaluation exists on the topic. Likewise, ICT infrastructure is vulnerable to natural disasters too – and the risk of more severe natural disasters in the context of a global trend toward massive cities is increasing dramatically. Explicit consideration of the issues associated with cross-domain integration of reduction of interdependent risk is a necessary step in ensuring smart city technologies also serve to promote longer-term community sustainability and resilience.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828010</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>