--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10175548</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.1908447116</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Broadband lightweight flat lenses for long-wave infrared imaging</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Meem, Monjurul; Banerji, Sourangsu; Majumder, Apratim; Vasquez, Fernando Guevara; Sensale-Rodriguez, Berardi; Menon, Rajesh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>43</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>21375 to 21378</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We experimentally demonstrate imaging in the long-wave infrared (LWIR) spectral band (8 μm to 12 μm) using a single polymer flat lens based upon multilevel diffractive optics. The device thickness is only 10 μm, and chromatic aberrations are corrected over the entire LWIR band with one surface. Due to the drastic reduction in device thickness, we are able to utilize polymers with absorption in the LWIR, allowing for inexpensive manufacturing via imprint lithography. The weight of our lens is less than 100 times those of comparable refractive lenses. We fabricated and characterized 2 different flat lenses. Even with about 25% absorption losses, experiments show that our flat polymer lenses obtain good imaging with field of view of 35° and angular resolution less than 0.013°. The flat lenses were characterized with 2 different commercial LWIR image sensors. Finally, we show that, by using lossless, higher-refractive-index materials like silicon, focusing efficiencies in excess of 70% can be achieved over the entire LWIR band. Our results firmly establish the potential for lightweight, ultrathin, broadband lenses for high-quality imaging in the LWIR band.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1936729; 1828480</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>