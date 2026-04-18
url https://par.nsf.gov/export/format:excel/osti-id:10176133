--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10176133</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/JHEP01(2021)193</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Bit threads, Einstein’s equations and bulk locality</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Agón, Cesar A.; Cáceres, Elena; Pedraza, Juan F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of High Energy Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1029-8479</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A              bstract                        In the context of holography, entanglement entropy can be studied either by i) extremal surfaces or ii) bit threads, i.e., divergenceless vector fields with a norm bound set by the Planck length. In this paper we develop a new method for metric reconstruction based on the latter approach and show the advantages over existing ones. We start by studying general linear perturbations around the vacuum state. Generic thread configurations turn out to encode the information about the metric in a highly nonlocal way, however, we show that for boundary regions with a local modular Hamiltonian there is always a canonical choice for the perturbed thread configurations that exploits bulk locality. To do so, we express the bit thread formalism in terms of differential forms so that it becomes manifestly background independent. We show that the Iyer-Wald formalism provides a natural candidate for a canonical local perturbation, which can be used to recast the problem of metric reconstruction in terms of the inversion of a particular linear differential operator. We examine in detail the inversion problem for the case of spherical regions and give explicit expressions for the inverse operator in this case. Going beyond linear order, we argue that the operator that must be inverted naturally increases in order. However, the inversion can be done recursively at different orders in the perturbation. Finally, we comment on an alternative way of reconstructing the metric non-perturbatively by phrasing the inversion problem as a particular optimization problem.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1820712</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>