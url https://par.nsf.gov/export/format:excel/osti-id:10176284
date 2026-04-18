--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10176284</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/SPAWC.2019.8815536</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cell-edge Interferometry: Reliable Detection of Unknown Cell-edge Users via Canonical Correlation Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ibrahim, Mohamed Salah; Sidiropoulos, Nicholas D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE 20th International Workshop on Signal Processing Advances in Wireless Communications (SPAWC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 5</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A key challenge in 4G and emerging 5G systems is that of reliably detecting the uplink transmissions of users close to the edge between cells. These users are subject to significant signal attenuation due to path loss, and frequent hand-off from one cell to the other, making channel estimation very challenging. Even multiuser detection using base station cooperation often fails to detect such users, due to channel estimation errors and the sensitivity of multiuser detection to near-far power imbalance. Is it even possible to reliably decode the cell-edge users' signals under these circumstances? This paper shows, perhaps surprisingly, that with a suitable base station `interferometry' strategy, the cell-edge users' signals can be reliably decoded at low SNR under mild conditions. Exploiting the fact that cell-edge users' signals are weak but common to both base stations, while users close to a base station are unique to that base station, reliable detection is enabled by Canonical Correlation Analysis (CCA) - a machine learning technique that reliably estimates a common subspace, even in the presence of strong individual interference. Free from cell-center interference, the resulting mixture of cell-edge signals can then be unraveled using well-known algebraic signal processing techniques. Simulations demonstrate that the proposed detector achieves order of magnitude BER improvement compared to an `oracle' zero-forcing with successive interference cancellation that assumes perfect knowledge of all channels. The paper also includes proof of common subspace identifiability for the assumed generative model, which was curiously missing from the machine learning / CCA literature.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1807660</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>