--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10176463</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CDC40024.2019.9030206</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>What is the Lagrangian for Nonlinear Filtering?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kim, Jin-Won; Mehta, Prashant G.; Meyn, Sean P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2019 IEEE 58th Conference on Decision and Control (CDC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1607 to 1614</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Duality between estimation and optimal control is a problem of rich historical significance. The first duality principle appears in the seminal paper of Kalman-Bucy, where the problem of minimum variance estimation is shown to be dual to a linear quadratic (LQ) optimal control problem. Duality offers a constructive proof technique to derive the Kalman filter equation from the optimal control solution. This paper generalizes the classical duality result of Kalman-Bucy to the nonlinear filter: The state evolves as a continuous-time Markov process and the observation is a nonlinear function of state corrupted by an additive Gaussian noise. A dual process is introduced as a backward stochastic differential equation (BSDE). The process is used to transform the problem of minimum variance estimation into an optimal control problem. Its solution is obtained from an application of the maximum principle, and subsequently used to derive the equation of the nonlinear filter. The classical duality result of Kalman-Bucy is shown to be a special case.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1761622</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>