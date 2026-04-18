--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10176475</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4044524</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Comparative Evaluation of Supervised Machine Learning Classification Techniques for Engineering Design Applications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sharpe, Conner; Wiest, Tyler; Wang, Pingfeng; Seepersad, Carolyn Conner</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Mechanical Design</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1050-0472</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Supervised machine learning techniques have proven to be effective tools for engineering design exploration and optimization applications, in which they are especially useful for mapping promising or feasible regions of the design space. The design space mappings can be used to inform early-stage design exploration, provide reliability assessments, and aid convergence in multiobjective or multilevel problems that require collaborative design teams. However, the accuracy of the mappings can vary based on problem factors such as the number of design variables, presence of discrete variables, multimodality of the underlying response function, and amount of training data available. Additionally, there are several useful machine learning algorithms available, and each has its own set of algorithmic hyperparameters that significantly affect accuracy and computational expense. This work elucidates the use of machine learning for engineering design exploration and optimization problems by investigating the performance of popular classification algorithms on a variety of example engineering optimization problems. The results are synthesized into a set of observations to provide engineers with intuition for applying these techniques to their own problems in the future, as well as recommendations based on problem type to aid engineers in algorithm selection and utilization.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1641078</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>