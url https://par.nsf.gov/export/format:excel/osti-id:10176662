--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10176662</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>When does data collection and use become a matter of concern? A cross cultural comparison of American and Dutch people’s privacy attitudes.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liao, Y.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annals of the International Communication Association</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2380-8985</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Around the world, people increasingly generate data through their everyday activities. Much of this also happens unwittingly, thanks to sensors, cameras, and other surveillance tools on the roads, in cities, and in businesses. However, the ways citizens and governments think about privacy vary significantly around the world. In this paper, we explore differences between citizens’ attitudes toward privacy and data collection practices in the U.S. and the Netherlands, an EU member nation. Using a factorial vignette survey methodology, we identify specific contextual factors associated with people’s level of concern about how their data is being used. We consider the role that five factors play in this assessment: actors (those using data), data type and amount, reported purpose for data use, and inferences drawn from the data. These indicate nationally bound differences but likewise point to potentially more globally shared concerns.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1947754</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>