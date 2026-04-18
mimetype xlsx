--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,149 +6,309 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...97 lines deleted...]
-    <t>There is a critical need for more students with engineering and computer science majors to enter
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <sz val="11.0"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <sz val="11.0"/>
+      <b val="true"/>
+    </font>
+  </fonts>
+  <fills count="2">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="darkGray"/>
+    </fill>
+  </fills>
+  <borders count="1">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
+  </cellXfs>
+</styleSheet>
+</file>
+
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+</file>
+
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <dimension ref="A1:Z2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0" tabSelected="true"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10176870</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Impacts Resulting from a Large-Scale First-Year Engineering and Computer Science Program on Students’ Successful Persistence Toward Degree Completion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ragusa, Gisele; Allen, Emily L.; Menezes, Gustavo B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE Annual Conference Proceedings 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There is a critical need for more students with engineering and computer science majors to enter
 into, persist in, and graduate from four-year postsecondary institutions. Increasing the diversity
 of the workforce by inclusive practices in engineering and science is also a profound identified
 need. According to national statistics, the largest groups of underrepresented minority students in
 engineering and science attend U.S. public higher education institutions. Most often, a large
 proportion of these students come to colleges and universities with unique challenges and needs,
 and are more likely to be first in their family to attend college. In response to these needs,
 engineering education researchers and practitioners have developed, implemented and assessed
 interventions to provide support and help students succeed in college, particularly in their first
 year. These interventions typically target relatively small cohorts of students and can be managed
 by a small number of faculty and staff. In this paper, we report on “work in progress” research in
 a large-scale, first-year engineering and computer science intervention program at a public,
 comprehensive university using multivariate comparative statistical approaches.
 Large-scale intervention programs are especially relevant to minority serving institutions that
 prepare growing numbers of students who are first in their family to attend college and who are
 also under-resourced, financially. These students most often encounter academic difficulties and
 come to higher education with challenging experiences and backgrounds. Our studied first-year
 intervention program, first piloted in 2015, is now in its 5th year of implementation. Its
 intervention components include: (a) first-year block schedules, (b) project-based introductory
 engineering and computer science courses, (c) an introduction to mechanics course, which
 provides students with the foundation needed to succeed in a traditional physics sequence, and
 (d) peer-led supplemental instruction workshops for calculus, physics and chemistry courses.
 This intervention study responds to three research questions: (1) What role does the first-year
 intervention’s components play in students’ persistence in engineering and computer science
 majors across undergraduate program years? (2) What role do particular pedagogical and cocurricular
 support structures play in students’ successes? And (3) What role do various student
@@ -161,253 +321,105 @@
 determine the impact of such factors on students’ persistence to degree. Background data
 includes students’ experiences prior to enrolling in college, their socio-demographic
 characteristics, and their college social capital throughout their higher education experience. For
 this research, we compared students who were enrolled in the first-year intervention program to
 those who were not enrolled in the first-year intervention. We have engaged in cross-sectional
 2
 data collection from students’ freshman through senior years and employed multivariate
 statistical analytical techniques on the collected student data.
 Results of these analyses were interesting and diverse. Generally, in terms of backgrounds, our
 research indicates that students’ parental education is positively related to their success in
 engineering and computer science across program years. Likewise, longitudinally (across
 program years), students’ college social capital predicted their academic success and persistence
 to degree. With regard to the study’s comparative research of the first-year intervention, our
 results indicate that students who were enrolled in the first-year intervention program as
 freshmen continued to use more support practices to assist them in academic success across their
 degree matriculation compared to students who were not in the first-year program. This suggests
 that the students continued to recognize the value of such supports as a consequence of having
 supports required as first-year students. In terms of students’ understanding of scientific or
 engineering-focused concepts, we found significant impact resulting from student support
 practices that were academically focused. We also found that enrolling in the first-year
 intervention was a significant predictor of the time that students spent preparing for classes and
 ultimately their grade point average, especially in STEM subjects across students’ years in
 college. In summary, we found that the studied first-year intervention program has longitudinal,
 positive impacts on students’ success as they navigate through their undergraduate experiences
 toward engineering and computer science degrees.</t>
-  </si>
-[...208 lines deleted...]
-      <c r="Z2" s="0"/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1727054</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>