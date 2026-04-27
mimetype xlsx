--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10177156</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Assessing Gender and Racial/Ethnic Parity in the Computing Fields:  Evidence from the Integrated Postsecondary Education Data System</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Knight, D.; Kim, S.; Nunez, A.M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Annual meeting program  American Educational Research Association</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0163-9676</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>:Data show that science, technology, engineering and math (STEM) postsecondary training programs lack gender and racial/ethnic diversity. Recent policy efforts are aimed at creating more inclusive environments for underrepresented groups in STEM and several national reports highlight progress. We argue that prior analyses have not considered institutional contexts and changes in the demographics of students enrolled in higher education more broadly. We propose new measures of gender and racial/ethnic parity in the computing fields. Using these measures, we find that while computing fields have made progress in the number of female students and students of color receiving degrees, gender and racial/ethnic parity has changed little and, in some cases, declined. We conclude with recommendations for researchers, practitioners, and policymakers.  </t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1834620; 2137791</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>