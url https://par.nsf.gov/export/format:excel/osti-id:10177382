--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10177382</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3345629.3345634</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Patterns of Effort Contribution and Demand and User Classification based on Participation Patterns in NPM Ecosystem</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dey, Tapajit; Ma, Yuxing; Mockus, Audris</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-08-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>PROMISE'19: Proceedings of the Fifteenth International Conference on Predictive Models and Data Analytics in Software Engineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>36–45</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Background: Open source requires participation of volunteer and commercial developers (users) in order to deliver functional high-quality components. Developers both contribute effort in the form of patches and demand effort from the component maintainers to resolve issues reported against it. Open source components depend on each other directly and transitively, and evidence suggests that more effort is required for reporting and resolving the issues reported further upstream in this supply chain. Aim: Identify and characterize patterns of effort contribution and demand throughout the open source supply chain and investigate if and how these patterns vary with developer activity; identify different groups of developers; and predict developers' company affiliation based on their participation patterns. Method: 1,376,946 issues and pull-requests created for 4433 NPM packages with over 10,000 monthly downloads and full (public) commit activity data of the 272,142 issue creators is obtained and analyzed and dependencies on NPM packages are identified. Fuzzy c-means clustering algorithm is used to find the groups among the users based on their effort contribution and demand patterns, and Random Forest is used as the predictive modeling technique to identify their company affiliations. Result: Users contribute and demand effort primarily from packages that they depend on directly with only a tiny fraction of contributions and demand going to transitive dependencies. A significant portion of demand goes into packages outside the users' respective supply chains (constructed based on publicly visible version control data). Three and two different groups of users are observed based on the effort demand and effort contribution patterns respectively. The Random Forest model used for identifying the company affiliation of the users gives a AUC-ROC value of 0.68, and variables representing aggregate participation patterns proved to be the important predictors. Conclusion: Our results give new insights into effort demand and supply at different parts of the supply chain of the NPM ecosystem and its users and suggests the need to increase visibility further</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1633437; 1901102</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>