--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10177573</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/978-3-030-33894-7_38</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Towards a Gesture-Based Story Authoring System: Design Implications from Feature Analysis of Iconic Gestures During Storytelling</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brown, S. A.; Chu, S. L.; Quek, F.; Canaday, P.; Li, Q.; Loustau, T.; Wu, S.; Zhang, L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Lecture notes in computer science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11869</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0302-9743</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Current systems that use gestures to enable storytelling tend to mostly rely on a pre-scripted set of gestures or the use of manipulative gestures with respect to tangibles. Our research aims to inform the design of gesture recognition systems for storytelling with implications derived from a feature-based analysis of iconic gestures that occur during naturalistic oral storytelling. We collected story retellings of a collection of cartoon stimuli from 20 study participants, and a gesture analysis was performed on videos of the story retellings focusing on iconic gestures. Iconic gestures are a type of representational gesture that provides information about objects such as their shape, location, or movement. The form features of the iconic gestures were analyzed with respect to the concepts that they portrayed. Patterns between the two were identified and used to create recommendations for patterns in gesture form a system could be primed to recognize.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1736225; 1929599</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>