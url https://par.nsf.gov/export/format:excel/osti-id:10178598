--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10178598</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/0016986219901320</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Pay Attention to Inattention: Exploring ADHD Symptoms in a Sample of Underachieving Gifted Students</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McCoach, D. Betsy; Siegle, Del; Rubenstein, Lisa DaVia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Gifted Child Quarterly</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>64</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>100 to 116</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0016-9862</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Much has been written about the relationship of giftedness and attention-deficit/hyperactivity disorder (ADHD), as well as the relationship between ADHD and underachievement. The present study examined whether students who were identified as gifted underachievers were more likely to manifest symptoms of ADHD, as measured by the ADHD-IV. Over half of the gifted underachievers met the screening criteria for ADHD based on teacher reports, and almost 30% of the gifted underachievers met the screening criteria for ADHD based on parent reports. Most of these students had elevated scores on the inattention scale. The prevalence of inattention was over 2 times as high as the prevalence in the norming sample using the teacher rating scales and over 5 times as high as the prevalence in the norming sample using the parent rating scales. Although parents and teachers rated students similarly on the hyperactivity scale, teachers rated students as more inattentive than parents did. However, elevated parent ratings of inattention negatively predicted students’ self-regulation, goal valuation, and self-efficacy. Self-regulation was most strongly related to inattention. We cannot know whether the gifted underachievers with high inattention scores have undiagnosed ADHD. However, our results suggest that a substantial percentage of gifted underachievers exhibit attentional problems at home, and that these attentional problems are severe enough to merit further examination.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1735225</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>