--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10178664</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hybrid Analysis of Android Apps for Security Vetting using Deep Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chaulagain, Dewan; Poudel, Prabesh; Pathak, Prabesh; Roy, Sankardas; Caragea, Doina; Liu, Guojun; Ou, Xinming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-09T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 IEEE Conference on Communications and Network Security (CNS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The phenomenal growth in use of android devices in the recent years has also been accompanied by the rise of android malware. This reality warrants development of tools and techniques to analyze android apps in large scale for security vetting. Most of the state-of-the-art vetting tools are either based on static analysis or on dynamic analysis. Static analysis has limited success if the malware app utilizes sophisticated evading tricks. Dynamic analysis on the other hand may not find all the code execution paths, which let some malware apps remain undetected. Moreover, the existing static and dynamic analysis vetting techniques require extensive human interaction. To ad- dress the above issues, we design a deep learning based hybrid analysis technique, which combines the complementary strengths of each analysis paradigm to attain better accuracy. Moreover, automated feature engineering capability of the deep learning framework addresses the human interaction issue. In particular, using lightweight static and dynamic analysis procedure, we obtain multiple artifacts, and with these artifacts we train the deep learner to create independent models, and then combine them to build a hybrid classifier to obtain the final vetting decision (malicious apps vs. benign apps). The experiments show that our best deep learning model with hybrid analysis achieves an area under the precision-recall curve (AUC) of 0.9998. In this paper, we also present a comparative study of performance measures of the various variants of the deep learning framework. Additional experiments indicate that our vetting system is fairly robust against imbalanced data and is scalable.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717862</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>