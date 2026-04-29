--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10178926</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Educating the Workforce in Cyber and Smart Manufacturing for Industry 4.0</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kuttolamadom, M; Wang, J; Griffith, D; Greer, C</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE annual conference  exposition proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2153-5868</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The objective of this paper is to outline the details of a recently-funded National Science Foundation (NSF) Advanced Technological Education (ATE) project that aims to educate and enable the current and future manufacturing workforce to operate in an Industry 4.0 environment. Additionally, the startup procedures involved, the major ongoing activities during year-one, and preliminary impressions and lessons learned will be elaborated as well.
+Industry 4.0 refers to the ongoing reformation of advanced manufacturing (Operation Technologies - OT) enabled by advances in automation/data (Information Technologies - IT). Cyber-enabled smart manufacturing is a multidisciplinary approach that integrates the manufacturing process, its monitoring/control, data science, cyber-physical systems, and cloud computing to drive manufacturing operations. This is further propelled by the dissolution of boundaries separating IT and OT, presenting optimization opportunities not just at a machine-level, but at the plant/enterprise-levels. This so-called fourth industrial revolution is rapidly percolating the discrete and continuous manufacturing industry. It is therefore critical for the current and future US workforce to be cognizant and capable of such interdisciplinary domain knowledge and skills. To meet this workforce need, this project will develop curricula, personnel and communities in cyber-enabled smart manufacturing. The key project components will include: (i) Curriculum Road-Mapping and Implementation – one that integrates IT and OT to broaden the educational experience and employability via road-mapping workshops, and then to develop/implement curricula, (ii) Interdisciplinary Learning Experiences – through collaborative special-projects courses, industry internships and research experiences, (iii) Pathways to Industry 4.0 Careers – to streamline career pathways to enter Industry 4.0 careers, and to pursue further education, and (iv) Faculty Development – continuous improvement via professional development workshops and faculty development leaves. It is expected that this project will help define and chart-out the capabilities demanded from the next-generation workforce to fulfill the call of Industry 4.0, and the curricular ingredients necessary to train and empower them. This will help create an empowered workforce well-suited for Industry 4.0 careers in cyber-enabled smart manufacturing. The collaborative research team’s experience so far in starting up and establishing the project has further shed light on some of the essentials and practicalities needed for achieving the grand vision of enabling the manufacturing workforce for the future. Altogether, the experience and lessons learned during the year-one implementation has provided a better perception of what is needed for imparting a broader impact through this project.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1903048</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>