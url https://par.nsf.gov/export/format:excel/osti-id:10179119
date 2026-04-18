--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10179119</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Predicting Outcomes of Chemical Reactions: A Seq2Seq Approach with Multi-view Attention and Edge Embedding</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Xiao, Xia; Shang, Chao; Bi, Jinbo; Rajasekaran, Sanguthevar</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-19T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of  International Joint Conference on Neural Networks</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2161-4407</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract—Materials Genomics initiative has the goal of rapidly synthesizing materials with a given set of desired properties using data science techniques. An important step in this direction is the ability to predict the outcomes of complex chemical reactions. Some graph-based feature learning algorithms have been proposed recently. However, the comprehensive relationship between atoms or structures is not learned properly and not explainable, and multiple graphs cannot be handled. In this paper, chemical reaction processes are formulated as translation processes. Both atoms and edges are mapped to vectors represent- ing the structural information. We employ the graph convolution layers to learn meaningful information of atom graphs, and further employ its variations, message passing networks (MPNN) and edge attention graph convolution network (EAGCN) to learn edge representations. Particularly, multi-view EAGCN groups and maps edges to a set of representations for the properties of the chemical bond between atoms from multiple views. Each bond is viewed from its atom type, bond type, distance and neighbor environment. The final node and edge representations are mapped to a sequence defined by the SMILES of the molecule and then fed to a decoder model with attention. To make full usage of multi-view information, we propose multi-view attention model to handle self correlation inside each atom or edge, and mutual correlation between edges and atoms, both of which are important in chemical reaction processes. We have evaluated our method on the standard benchmark datasets (that have been used by all the prior works), and the results show that edge embedding with multi-view attention achieves superior accuracy compared to existing techniques.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1718738</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>