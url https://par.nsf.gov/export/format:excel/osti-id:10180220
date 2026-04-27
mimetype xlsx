--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,176 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...124 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -190,189 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10180220</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding Alaska’s Earthquakes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Abers, GA; Adams, AN; Haeussler, PJ; Roland, E; Shore, PJ; Wiens, DA; Schwartz, SY; Sheehan, AF; Shillington, DJ; Webb, S; Worthington, LL</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Eos</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>30-35</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0096-3941</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>NORTH AMERICA’S LARGEST EARTHQUAKES and most powerful volcanic eruptions occur along the Alaska Peninsula subduction zone, a meeting of two tectonic plates that sweeps an arc across the North Pacific margin between Alaska and Russia. However, studies that would help us understand these hazards are few and far between in this remote, sparsely populated region.
+A major new shoreline- crossing community seismic experiment spans the Alaska Peninsula subduction zone, with the intention of filling gaps in our knowledge of this region. Information that we collect along this margin can provide direct information about many first- order questions about subduction zone processes that influence earthquakes and volcanism.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1654568</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>