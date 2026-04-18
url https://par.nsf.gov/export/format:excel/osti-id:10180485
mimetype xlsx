--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10180485</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Revisiting Evaluation of Knowledge Base Completion Models</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Pezeshkpour, Pouya; Tian, Yifan; Singh, Sameer</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Automated Knowledge Base Construction (AKBC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Representing knowledge graphs (KGs) by learning embeddings for entities and relations has led to accurate models for existing KG completion benchmarks. However, due to the open-world assumption of existing KGs, evaluation of KG completion uses ranking metrics and triple classification with negative samples, and is thus unable to directly assess models on the goals of the task: completion. In this paper, we first study the shortcomings of these evaluation metrics. Specifically, we demonstrate that these metrics (1) are unreliable for estimating how calibrated the models are, (2) make strong assumptions that are often violated, and 3) do not sufficiently, and consistently, differentiate embedding methods from each other, or from simpler approaches. To address these issues, we gather a semi-complete KG referred as YAGO3-TC, using a random subgraph from the test and validation data of YAGO3-10, which enables us to compute accurate triple classification accuracy on this data. Conducting thorough experiments on existing models, we provide new insights and directions for the KG completion research. Along with the dataset and the open source implementation of the models, we also provide a leaderboard for knowledge graph completion that consists of a hidden, and growing, test set, available at https://pouyapez.github.io/yago3-tc/.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1817183</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>