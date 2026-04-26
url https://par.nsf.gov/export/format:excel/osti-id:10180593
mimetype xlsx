--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10180593</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3341301.3359635</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Recipe: converting concurrent DRAM indexes to persistent-memory indexes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Se Kwon Lee, Jayashree Mohan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 27th ACM Symposium on Operating Systems Principles</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present Recipe, a principled approach for converting concurrent DRAM indexes into crash-consistent indexes for persistent memory (PM). The main insight behind Recipe is that isolation provided by a certain class of concurrent in-memory indexes can be translated with small changes to crash-consistency when the same index is used in PM. We present a set of conditions that enable the identification of this class of DRAM indexes, and the actions to be taken to convert each index to be persistent. Based on these conditions and conversion actions, we modify five different DRAM indexes based on B+ trees, tries, radix trees, and hash tables to their crash-consistent PM counterparts. The effort involved in this conversion is minimal, requiring 30--200 lines of code. We evaluated the converted PM indexes on Intel DC Persistent Memory, and found that they outperform state-of-the-art, hand-crafted PM indexes in multi-threaded workloads by up-to 5.2x. For example, we built P-CLHT, our PM implementation of the CLHT hash table by modifying only 30 LOC. When running YCSB workloads, P-CLHT performs up to 2.4x better than Cacheline-Conscious Extendible Hashing (CCEH), the state-of-the-art PM hash table.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751277</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>