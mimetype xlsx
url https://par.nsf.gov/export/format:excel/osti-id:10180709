--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10180709</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa1788</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Detecting pulsar polarization below 100 MHz with the Long Wavelength Array</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dike, V; Taylor, G B; Dowell, J; Stovall, K</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>496</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3623 to 3634</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Using the first station of the Long Wavelength Array (LWA1), we examine polarized pulsar emission between 25 and 88 MHz. Polarized light from pulsars undergoes Faraday rotation as it passes through the magnetized interstellar medium. Observations from low-frequency telescopes are ideal for obtaining precise rotation measures (RMs) because the effect of Faraday rotation is proportional to the square of the observing wavelength. With these RMs, we obtained polarized pulse profiles to see how polarization changes in the 25–88 MHz range. The RMs were also used to derive values for the electron-density-weighted average Galactic magnetic field along the line of sight. We present RMs and polarization profiles of 15 pulsars acquired using data from LWA1. These results provide new insight into low-frequency polarization characteristics and pulsar emission heights, and complement measurements at higher frequencies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1835400</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>