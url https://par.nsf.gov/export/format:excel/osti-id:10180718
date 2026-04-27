--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10180718</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18260/1-2--35348</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Modalities of Governance in Engineering Education</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Akera, Atsushi; Fatehiboroujeni, Soheil; Appelhans, Sarah; Cheville, Alan; Karlin, Jennifer; Riley, Donna; De Pree, Thomas; Burgos-Mirabal, Rafael</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE annual conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0190-1052</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper or poster presentation, we hope to present to and interact with our audience with respect to a key touchpoint in our national study of engineering education reform. Based on an NSF collaborative grant, our project team has conducted approximately 280 semi-structured interviews at over 40 different institutions with regards to change processes that operate within engineering education. Originally inspired by our earlier work on ABET, we framed our study around questions of governance, namely how national organizations and national conversations do and don’t shape changes in engineering education. However, our early interviews made it very clear that US engineering schools viewed themselves as participating in a competitive market, where local initiatives and innovations are as important if not more important to their student experience and institutional reputation. This said, market mechanisms and the way in which local innovations circulate (entrepreneurship, maker spaces, humanitarian engineering) are themselves a form of coordination, pointing to more subtle modes of governance that operate within engineering education. Drawing on the multi-theory framework of Austin and Jones’ for understanding Higher Education Governance (2015), we use this presentation to begin to tease apart the different modes through which change occurs within engineering education.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1656125; 1656117</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>