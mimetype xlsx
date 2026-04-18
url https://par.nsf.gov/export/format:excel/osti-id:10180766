--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10180766</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Cultural stereotypes and sense of belonging contribute to gender gaps in STEM.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Master, Allison; Meltzoff, Andrew N.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International journal of gender science and technology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>152–198</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2040-0748</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>There is a need to help more students succeed in science, technology, engineering, and mathematics (STEM) education, with particular interest in reducing current gender gaps in motivation and participation. We propose a new theoretical model, the STEreotypes, Motivation, and Outcomes (STEMO) developmental model, to account for and integrate recent data emerging in social and developmental psychology. Based on this model, we synthesize research suggesting that social factors, such as stereotypes and self-representations about “belonging,” are powerful contributors to observed gender differences in STEM interest and academic outcomes. The review has four parts. First, we examine how cultural stereotypes specific to STEM contribute to gender gaps by negatively impacting interest and academic outcomes. Second, we review the central role of the self-representations affected by those stereotypes, including the particular importance of a sense of belonging. Third, we discuss various interventions that buffer against stereotypes and enhance a sense of belonging to reduce gender gaps in STEM interest and academic outcomes. Finally, we suggest theory-driven directions for future research. By organizing the research in this way, our review and theoretical analysis clarify key factors contributing to current gender gaps in STEM and mechanisms by which psychological interventions can help address STEM gender gaps.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1661285</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>