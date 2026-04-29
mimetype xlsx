--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10181127</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa1588</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The ASAS-SN catalogue of variable stars – VIII. ‘Dipper’ stars in the Lupus star-forming region</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bredall, J W; Shappee, B J; Gaidos, E; Jayasinghe, T; Vallely, P; Stanek, K Z; Kochanek, C S; Gagné, J; Hart, K; Holoien, T W-S; Prieto, J L; Van Saders, J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>496</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3257 to 3269</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Some young stellar objects such as T Tauri-like ‘dipper’ stars vary due to transient partial occultation by circumstellar dust, and observations of this phenomenon inform us of conditions in the planet-forming zones close to these stars. Although many dipper stars have been identified with space missions such as Kepler/K2, ground-based telescopes offer longer term and multiwavelength perspectives. We identified 11 dipper stars in the Lupus star-forming region in data from the All-Sky Automated Survey for SuperNovae (ASAS-SN), and further characterized these using observations by the Las Cumbres Global Observatory Telescope (LCOGT) and the Transiting Exoplanet Survey Satellite (TESS), as well as archival data from other missions. Dipper stars were identified from a catalogue of nearby young stars and selected based on the statistical significance, asymmetry, and quasi-periodicity or aperiodicity of variability in their ASAS-SN light curves. All 11 stars lie above or redwards of the zero-age main sequence and have infrared (IR) excesses indicating the presence of full circumstellar discs. We obtain reddening–extinction relations for the variability of seven stars using our combined ASAS-SN-TESS and LCOGT photometry. In all cases, the slopes are below the ISM value, suggesting larger grains, and we find a tentative relation between the slope (grain size) and the $K_\text{s}-[22 \, \mu \text{m}]$ IR colour regarded as a proxy for disc evolutionary state.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1908952; 1814440; 1908570</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>