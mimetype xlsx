--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10181446</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.22318/icls2020.154</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Computational Tinkering in Science: Designing Space for Computational Participation in High School Biology</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Dixon, Colin; Hardy, Lisa; Hsi, Sherry; Van Doren, Seth</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Interdisciplinarity of the Learning Sciences, 14th International Conference of the Learning Sciences (ICLS) 2020</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>154-161</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Computational tools are being integrated into science classrooms, but in ways that are often procedurally prescribed, constraining learner agency and ignoring student purposes and epistemic practices. We draw on theory and approaches from making-oriented education to introduce computational tinkering in science as a construct for thinking about and designing for learning with computational tools. Across two design research cycles in high school science classrooms, we analyze episodes of student activity to understand how practices of computational tinkering might translate from informal settings to formal science classrooms to enable learners to engage in practices that reflect authentic scientific work, draw upon learner experiences, and support more equitable participation in science. Looking across both student-centered and curricula-centered science classrooms for emergent goals, rapid iteration, and noticing and reflection, we saw computational tinkering take shape during moments of play, troubleshooting and tuning, and sharing. We discuss findings and implications for practice in relation to professional science practice and goals of science education in an era of computational ascendancy.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1640054</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>