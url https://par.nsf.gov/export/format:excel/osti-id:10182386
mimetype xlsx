--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10182386</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/pr7020076</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Increasing Salt Rejection of Polybenzimidazole Nanofiltration Membranes via the Addition of Immobilized and Aligned Aquaporins</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wagh, Priyesh; Zhang, Xinyi; Blood, Ryan; Kekenes-Huskey, Peter; Rajapaksha, Prasangi; Wei, Yinan; Escobar, Isabel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Processes</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2227-9717</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Aquaporins are water channel proteins in cell membrane, highly specific for water molecules while restricting the passage of contaminants and small molecules, such as urea and boric acid. Cysteine functional groups were installed on aquaporin Z for covalent attachment to the polymer membrane matrix so that the proteins could be immobilized to the membranes and aligned in the direction of the flow. Depth profiling using x-ray photoelectron spectrometer (XPS) analysis showed the presence of functional groups corresponding to aquaporin Z modified with cysteine (Aqp-SH). Aqp-SH modified membranes showed a higher salt rejection as compared to unmodified membranes. For 2 M NaCl and CaCl2 solutions, the rejection obtained from Aqp-SH membranes was 49.3 ± 7.5% and 59.1 ± 5.1%. On the other hand, the rejections obtained for 2 M NaCl and CaCl2 solutions from unmodified membranes were 0.8 ± 0.4% and 1.3 ± 0.2% respectively. Furthermore, Aqp-SH membranes did not show a significant decrease in salt rejection with increasing feed concentrations, as was observed with other membranes. Through simulation studies, it was determined that there was approximately 24% capping of membrane pores by dispersed aquaporins.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1709381</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>