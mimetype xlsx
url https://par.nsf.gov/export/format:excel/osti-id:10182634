--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10182634</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>L1-GP: L1 Adaptive Control with Bayesian Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gahlawat, Aditya; Zhao, Pan; Patterson, Andrew; Hovakimyan, Naira; Theodorou, Evangelos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Learning for Dynamics and Control Conference</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>826-837</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We present L1-GP, an architecture based on L1 adaptive control and Gaussian Process Regression (GPR) for safe simultaneous control and learning. On one hand, the L1 adaptive control provides stability and transient performance guarantees, which allows for GPR to efficiently and safely learn the uncertain dynamics. On the other hand, the learned dynamics can be conveniently incorporated into the L1 control architecture without sacrificing robustness and tracking performance. Subsequently, the learned dynamics can lead to less conservative designs for performance/robustness tradeoff. We illustrate the efficacy of the proposed architecture via numerical simulations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1932529</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>