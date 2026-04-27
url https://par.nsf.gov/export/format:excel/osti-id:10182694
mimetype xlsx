--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10182694</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Genomics Literacy Matters: Supporting the Development of Genomics Literacy Through Genetics Education Could Reduce Cognitive Forms of Racial Prejudice</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Donovan, B.M.; Weindling, M.; Salazar, B.; Duncan, A.; Stuhlsatz, M.; Keck, P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of research in science teaching</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1098-2736</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Some genetics educators have recently argued that improving students’ genomics literacy could prevent students from developing erroneous beliefs about social identity, such as the belief that racial groups differ cognitively and behaviorally because of their genes; a belief called genetic essentialism. To date, however, little research has explored if or how a conceptual understanding of genomics protects against the development of genetic essentialism. Using a randomized control trial (RCT) (N = 721, 9th-12th graders), we explore if students with more genomics literacy are more able to conceptually change their genetic essentialist beliefs after engaging in a learning experience designed to refute essentialist thinking. The results of the RCT demonstrated that students with higher genomics literacy (relative to those with lower genomics literacy) exhibited greater reductions in the perception of racial differences and greater reductions in belief in genetic essentialism after learning about patterns of human genetic variation. These results suggest that genetics education can protect students from developing a belief in genetic essentialism when it provides them with opportunities to learn multifactorial genetics and population thinking in conjunction with how these concepts refute essentialist thinking.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1660985</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>