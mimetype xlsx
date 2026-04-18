--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10183044</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICASSP40776.2020.9054237</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Modeling Uncertainty in Predicting Emotional Attributes from Spontaneous Speech</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sridhar, Kusha; Busso, Carlos</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE international conference on acoustics, speech and signal processing (ICASSP 2020)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8384 to 8388</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A challenging task in affective computing is to build reliable speech emotion recognition (SER) systems that can accurately predict emotional attributes from spontaneous speech. To increase the trust in these SER systems, it is important to predict not only their accuracy, but also their confidence. An intriguing approach to predict uncertainty is Monte Carlo (MC) dropout, which obtains pre- dictions from multiple feed-forward passes through a deep neural network (DNN) by using dropout regularization in both training and inference. This study evaluates this approach with regression models to predict emotional attribute scores for valence, arousal and dom- inance. The analysis illustrates that predicting uncertainty in this problem is possible, where the performance is higher for samples in the test set with lower uncertainty. The study evaluates uncertainty estimation as a function of the emotional attributes, showing that samples with extreme values have lower uncertainty. Finally, we demonstrate the benefits of uncertainty estimation with reject option, where a classifier can decline to give a prediction when its confi- dence is low. By rejecting only 25% of the test set with the highest uncertainty, we achieve relative performance gains of 7.34% for arousal, 13.73% for valence and 8.79% for dominance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1823166; 1453781</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>