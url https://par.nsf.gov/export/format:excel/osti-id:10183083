--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10183083</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10639-020-10115-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Teacher implementation profiles for integrating computational thinking into elementary mathematics and science instruction.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Rich, K. M.; Yadav, A.; Larimore, R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Education and information technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>25</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3161--3188</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1573-7608</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Incorporating computational thinking (CT) ideas into core subjects, such as mathematics and science, is one way of bringing early computer science (CS) education into elementary school. Minimal research has explored how teachers can translate their knowledge of CT into practice to create opportunities for their students to engage in CT during their math and science lessons. Such information can support the creation of quality professional development experiences for teachers. We analyzed how eight elementary teachers created opportunities for their students to engage in four CT practices (abstraction, decomposition, debugging, and patterns) during unplugged mathematics and science activities. We identified three strategies used by these teachers to create CT opportunities for their students: framing, prompting, and inviting reflection. Further, we grouped teachers into four profiles of implementation according to how they used these three strategies. We call the four profiles (1) presenting CT as general problem-solving strategies, (2) using CT to structure lessons, (3) highlighting CT through prompting, and (4) using CT to guide teacher planning. We discuss the implications of these results for professional development and student experiences.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1738677</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>