--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10183103</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1051/0004-6361/201936553</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The long-lived Type IIn SN 2015da: Infrared echoes and strong interaction within an extended massive shell</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tartaglia, L.; Pastorello, A.; Sollerman, J.; Fransson, C.; Mattila, S.; Fraser, M.; Taddia, F.; Tomasella, L.; Turatto, M.; Morales-Garoffolo, A.; Elias-Rosa, N.; Lundqvist, P.; Harmanen, J.; Reynolds, T.; Cappellaro, E.; Barbarino, C.; Nyholm, A.; Kool, E.; Ofek, E.; Gao, X.; Jin, Z.; Tan, H.; Sand, D. J.; Ciabattari, F.; Wang, X.; Zhang, J.; Huang, F.; Li, W.; Mo, J.; Rui, L.; Xiang, D.; Zhang, T.; Hosseinzadeh, G.; Howell, D. A.; McCully, C.; Valenti, S.; Benetti, S.; Callis, E.; Carracedo, A. S.; Fremling, C.; Kangas, T.; Rubin, A.; Somero, A.; Terreran, G.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Astronomy &amp; Astrophysics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>635</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>A39</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6361</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper we report the results of the first ~four years of spectroscopic and photometric monitoring of the Type IIn supernova SN 2015da (also known as PSN J13522411+3941286, or iPTF16tu). The supernova exploded in the nearby spiral galaxy NGC 5337 in a relatively highly extinguished environment. The transient showed prominent narrow Balmer lines in emission at all times and a slow rise to maximum in all bands. In addition, early observations performed by amateur astronomers give a very well-constrained explosion epoch. The observables are consistent with continuous interaction between the supernova ejecta and a dense and extended H-rich circumstellar medium. The presence of such an extended and dense medium is difficult to reconcile with standard stellar evolution models, since the metallicity at the position of SN 2015da seems to be slightly subsolar. Interaction is likely the mechanism powering the light curve, as confirmed by the analysis of the pseudo bolometric light curve, which gives a total radiated energy ≳ 10              51              erg. Modeling the light curve in the context of a supernova shock breakout through a dense circumstellar medium allowed us to infer the mass of the prexisting gas to be ≃ 8              M              ⊙              , with an extreme mass-loss rate for the progenitor star ≃0.6              M              ⊙              yr              −1              , suggesting that most of the circumstellar gas was produced during multiple eruptive events. Near- and mid-infrared observations reveal a fluxexcess in these domains, similar to those observed in SN 2010jl and other interacting transients, likely due to preexisting radiatively heated dust surrounding the supernova. By modeling the infrared excess, we infer a mass ≳ 0.4 × 10              −3              M              ⊙              for the dust.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1813466; 1813176</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>