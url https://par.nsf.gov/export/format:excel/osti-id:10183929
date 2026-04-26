--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10183929</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.4230/LIPIcs.ECRTS.2020.10</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AMD GPUs as an Alternative to NVIDIA for Supporting Real-Time Workloads</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Otterness, N.; Anderson, J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 32nd Euromicro Conference on Real-Time Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>10:1-10:23</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Graphics processing units (GPUs) manufactured by NVIDIA continue to dominate many fields of research, including real-time GPU-management. NVIDIA’s status as a key enabling technology for deep learning and image processing makes this unsurprising, especially when combined with the company’s push into embedded, safety-critical domains like autonomous driving. NVIDIA’s primary competitor, AMD, has received comparatively little attention, due in part to few embedded offerings and a lack of support from popular deep-learning toolkits. Recently, however, AMD’s ROCm (Radeon Open Compute) software platform was made available to address at least the second of these two issues, but is ROCm worth the attention of safety-critical software developers? In order to answer this question, this paper explores the features and pitfalls of AMD GPUs, focusing on contrasting details with NVIDIA’s GPU hardware and software. We argue that an open software stack such as ROCm may be able to provide much-needed flexibility and reproducibility in the context of real-time GPU research, where new algorithmic or analysis techniques should typically remain agnostic to the underlying GPU architecture. In support of this claim, we summarize how closed-source platforms have obstructed prior research using NVIDIA GPUs, and then demonstrate that AMD may be a viable alternative by modifying components of the ROCm software stack to implement spatial partitioning. Finally, we present a case study using the PyTorch deep-learning framework that demonstrates the impact such modifications can have on complex real-world software.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717589; 1837337</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>