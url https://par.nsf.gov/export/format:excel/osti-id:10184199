--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10184199</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Soft Foot Sensor Design and Terrain Classification for Dynamic Legged Locomotion</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Guo, Xiaofeng; Blaise, Bryan; Molnar, Jennifer; Coholich, Jeremiah; Padte, Shantanu; Zhao, Ye; Hammond III, Frank L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2020 3rd IEEE International Conference on Soft Robotics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Dynamic legged locomotion is being explored as a means to maneuver on rugged and unstructured terrains. However, limited foot contact sensing capabilities often prohibit bipedal robots from being deployed on complex terrains. Locomotion over cluttered outdoor environments requires the contacting foot to be aware of terrain geometries, stiffness, and granular media properties. To achieve this, we designed a new soft contact pad integrated with a variety of embedded sensors, including tactile, acoustic, capacitive, and temperature sensors, as well as an accelerometer.  In  addition,  we devised a terrain classification algorithm based on features extracted from those sensors and various real-world terrains. The classifier uses these features as inputs and classifies various terrains via  Random Forests and a memory function. Our cross-validation tests demonstrate that the proposed classification algorithm achieves an accuracy of about 96.5%, manifesting the applicability of this foot sensing device to bipedal locomotion over diverse terrains.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1924978</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>