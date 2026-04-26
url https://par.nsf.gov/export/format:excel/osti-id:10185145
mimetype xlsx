--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10185145</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/FIE43999.2019.9028652</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Initial Validation of the Cybersecurity Concept Inventory: Pilot Testing and Expert Review</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Offenberger, Spencer; Herman, Geoffrey L.; Peterson, Peter; Sherman, Alan T; Golaszewski, Enis; Scheponik, Travis; Oliva, Linda</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2019 IEEE Frontiers in Education Conference (FIE)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 9</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We analyze expert review and student performance data to evaluate the validity of the cci for assessing student knowledge of core cybersecurity concepts after a first course on the topic. A panel of 12 experts in cybersecurity reviewed the cci, and 142 students from six different institutions took the cci as a pilot test. The panel reviewed each item of the cci and the overwhelming majority rated every item as measuring appropriate cybersecurity knowledge. We administered the cci to students taking a first cybersecurity course either online or proctored by the course instructor. We applied classical test theory to evaluate the quality of the cci. This evaluation showed that the cci is sufficiently reliable for measuring student knowledge of cybersecurity and that the cci may be too difficult as a whole. We describe the results of the expert review and the pilot test and provide recommendations for the continued improvement of the cci.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1820531</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>