--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10185644</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/S1551929520000899</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>ELVIS: A Correlated Light-Field and Digital Holographic Microscope for Field and Laboratory Investigations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kim, Taewoo; Serabyn, Eugene; Schadegg, Maximilian; Liewer, Kurt; Oborny, Nathan; Kent Wallace, J.; Rider, Stephanie; Bedrossian, Manuel; Lindensmith, Christian; Nadeau, Jay</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microscopy Today</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>18 to 25</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1551-9295</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This is the first of two articles on the Extant Life Volumetric Imaging System (ELVIS) describing a combined digital holographic microscope (DHM) and a fluorescence light-field microscope (FLFM). The instrument is modular and robust enough for field use. Each mode uses its own illumination source and camera, but both microscopes share a common objective lens and sample viewing chamber. This allows correlative volumetric imaging in amplitude, quantitative phase, and fluorescence modes. A detailed schematic and parts list is presented, as well as links to open-source software packages for data acquisition and analysis that permits interested researchers to duplicate the design. Instrument performance is quantified using test targets and beads. In the second article on ELVIS, to be published in the next issue of              Microscopy Today              , analysis of data from field tests and images of microorganisms will be presented.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1828793</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>