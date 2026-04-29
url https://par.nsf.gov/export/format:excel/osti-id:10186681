--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10186681</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3402413.3402415</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>RIPE IPMAP ACTIVE GEOLOCATION: MECHANISM AND PERFORMANCE EVALUATION</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Du, B; Candela, M; Huffaker, B; Snoeren, A; claffy, k</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computer communication review</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1943-5819</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Knowledge about the geographic locations of Internet routers and servers is highly valuable for research on various aspects of Internet structure, performance, economics, and security. Whereas databases for geolocation are commercially available and targeted mostly at end hosts, RIPE offers an open IPmap platform, including its single-radius engine, for geolocation of core Internet infrastructure. This paper introduces the research community to the IPmap single-radius engine and evaluates effectiveness of this method versus commercial geolocation databases NetAcuity and GeoLite2. Access to ground truth constitutes a major challenge in conducting such evaluation studies. The paper collects IP addresses for its study from three sources: virtual machines from the Ring of the Netherlands Network Operators’ Group, M-Lab Pods operated by Google, and CAIDA’s Ark monitors. The ground truth dataset is further diversified through addition of IP addresses that are small latency away from Ark monitors. The evaluation considers accuracy, coverage, and consistency of geolocation as well as effectiveness of the single-radius method for different types of autonomous systems. The paper manually analyzes a problematic case where single-radius mistakenly geolocates an IP address of a Budapest-based router to Vienna. Finally, the paper provides recommendations to both users and developers of the single-radius method and discusses limitations of the reported evaluation. The main conclusion is that the IPmap single-radius engine geolocates core Internet infrastructure more accurately than the considered commercial databases and that Internet researchers can greatly benefit from using the IPmap platform for their geolocation needs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1724853</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>