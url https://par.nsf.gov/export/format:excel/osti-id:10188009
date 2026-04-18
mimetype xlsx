--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10188009</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/en13051098</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Statistical and Spatial Analysis of Hurricane-induced Roadway Closures and Power Outages</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ghorbanzadeh, Mahyar; Koloushani, Mohammadreza; Ulak, Mehmet Baran; Ozguven, Eren Erman; Jouneghani, Reza Arghandeh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-03-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Energies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1098</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1996-1073</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Hurricanes lead to substantial infrastructure system damages, such as roadway closures and power outages, in the US annually, especially in states like Florida. As such, this paper aimed to assess the impacts of Hurricane Hermine (2016) and Hurricane Michael (2018) on the City of Tallahassee, the capital of Florida, via exploratory spatial and statistical analyses on power outages and roadway closures. First, a geographical information systems (GIS)-based spatial analysis was conducted to explore the power outages and roadway closure patterns in the city including kernel density estimation (KDE) and density ratio difference (DRD) methods. In order to provide a more detailed assessment on which population segments were more affected, a second step included a statistical analysis to identify the relationships between demographic- and socioeconomic-related variables and the magnitude of power outages and roadway closures caused by these hurricanes. The results indicate that the high-risk locations for roadway closures showed different patterns, whereas power outages seemed to have similar spatial patterns for the hurricanes. The findings of this study can provide useful insights and information for city officials to identify the most vulnerable regions which are under the risk of disruption. This can lead to better infrastructure plans and policies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1832068</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>