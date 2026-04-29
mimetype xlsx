--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10188384</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3342195.3387522</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Can far memory improve job throughput?</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Amaro, Emmanuel; Branner-Augmon, Christopher; Luo, Zhihong; Ousterhout, Amy; Aguilera, Marcos K.; Panda, Aurojit; Ratnasamy, Sylvia; Shenker, Scott</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-04-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>EuroSys ’20</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 16</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>As memory requirements grow, and advances in memory technology slow, the availability of sufficient main memory is increasingly the bottleneck in large compute clusters. One solution to this is memory disaggregation, where jobs can remotely access memory on other servers, or far memory. This paper first presents faster swapping mechanisms and a far memory-aware cluster scheduler that make it possible to support far memory at rack scale. Then, it examines the conditions under which this use of far memory can increase job throughput. We find that while far memory is not a panacea, for memory-intensive workloads it can provide performance improvements on the order of 10% or more even without changing the total amount of memory available.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1704941</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>