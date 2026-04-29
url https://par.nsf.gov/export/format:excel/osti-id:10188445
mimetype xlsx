--- v0 (2026-01-18)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10188445</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1091/mbc.E20-02-0163</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Geometry of the nuclear envelope determines its flexural stiffness</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Agrawal, Ashutosh; Lele, Tanmay P.; Discher, Dennis</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-21T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecular Biology of the Cell</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>31</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1815 to 1821</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1059-1524</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>During closed mitosis in fission yeast, growing microtubules push onto the nuclear envelope to deform it, which results in fission into two daughter nuclei. The resistance of the envelope to bending, quantified by the flexural stiffness, helps determine the microtubule-dependent nuclear shape transformations. Computational models of envelope mechanics have assumed values of the flexural stiffness of the envelope based on simple scaling arguments. The validity of these estimates is in doubt, however, owing to the complex structure of the nuclear envelope. Here, we performed computational analysis of the bending of the nuclear envelope under applied force using a model that accounts for envelope geometry. Our calculations show that the effective bending modulus of the nuclear envelope is an order of magnitude larger than a single membrane and approximately five times greater than the nuclear lamina. This large bending modulus is in part due to the 45 nm separation between the two membranes, which supports larger bending moments in the structure. Further, the effective bending modulus is highly sensitive to the geometry of the nuclear envelope, ranging from twofold to an order magnitude larger than the corresponding single membrane. These results suggest that spatial variations in geometry and mechanical environment of the envelope may cause a spatial distribution of flexural stiffness in the same nucleus. Overall, our calculations support the possibility that the nuclear envelope may balance significant mechanical stresses in yeast and in cells from higher organisms.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1727271; 1562043</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>