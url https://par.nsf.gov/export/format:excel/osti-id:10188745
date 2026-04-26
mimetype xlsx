--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10188745</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>NSF S-STEM EPIC Scholarship Program</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Atwood, Sara A; DeGoede, Kurt</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ASEE Annual Conference proceedings</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1524-4644</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Results will be presented from a 5-year NSF S-STEM scholarship program for academically talented women in engineering with financial need. Elizabethtown College’s Engineering Practices with Impact Cohort (EPIC) Scholarship program was launched with an NSF S-STEM grant awarded in 2013. The program developed a pathway for academically talented and financially needy women interested in engineering to successfully enter the STEM workforce. The program targeted three critical stages: 1) recruiting talented women into the ABET-accredited engineering program and forming a cohort of scholars,  2) leveraging and expanding existing high impact practices (including an established matriculation program, living-learning community, collaborative learning model, focused mentoring, and undergraduate research) to support women scholars during their college experience, and 3) mentoring scholars as they transitioned to the STEM workforce or graduate programs. The goals of the scholarship program were to increase the number and percent of women entering engineering at our institution and to increase the graduation/employment rate of EPIC scholars beyond that of current engineering students and beyond that of national levels for women engineers.  
+At the end of this grant, we have roughly doubled the number of women (22.7%) and underrepresented minority students (14%) in the engineering program. This is comparable to the 2016 national average of 20.9% women and 20.6% underrepresented minority bachelor's graduates in engineering. We have also remained at a consistently high level of enrollment and retention of low-income (18.6% Pell-eligible) and first-generation college students (61%). 83% of the scholars have been retained in the engineering program or have graduated with an engineering degree, which is above the institutional and national average. The remaining scholars transferred to another major but have been retained at the institution. All of the scholars participated in a living-learning community, tutoring, focused mentoring, and a women engineers club. Almost all participated in a pre-matriculation program. 17% of the scholars additionally had an undergraduate research experience and 28% studied abroad. 100% of the scholars had engineering workforce jobs or graduate school acceptances at the time of graduation. This program successfully increased the population of underrepresented minority, low-income, and first-generation women entering the engineering workforce. </t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1259474</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>