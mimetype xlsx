--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10189033</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Probabilistic Robust Multi-Agent Path Finding</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Atzmon, Dor; Li, Jiaoyang; Felner, Ariel; Nachmani, Eliran; Shperberg, Shahaf S.; Sturtevant, Nathan; Koenig, Sven</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the   International Conference on Automated Planning and Scheduling</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>29-37</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2334-0843</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In a multi-agent path finding (MAPF) problem, the task is to move a set of agents to their goal locations without conflicts. In the real world, unexpected events may delay some of the agents. In this paper, we therefore study the problem of finding a p-robust solution to a given MAPF problem, which is a solution that succeeds with probability at least p, even though unexpected delays may occur. We propose two methods for verifying that given solutions are p-robust. We also introduce an optimal CBS-based algorithm, called pR-CBS, and a fast suboptimal algorithm, called pR-GCBS, for finding such solutions. Our experiments show that a p-robust solution reduces the number of conflicts compared to optimal, non-robust solutions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1815660</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>