--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10189077</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.1907847116</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Phylogenomics reveals the evolutionary timing and pattern of butterflies and moths</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kawahara, Akito Y.; Plotkin, David; Espeland, Marianne; Meusemann, Karen; Toussaint, Emmanuel F.; Donath, Alexander; Gimnich, France; Frandsen, Paul B.; Zwick, Andreas; dos Reis, Mario; Barber, Jesse R.; Peters, Ralph S.; Liu, Shanlin; Zhou, Xin; Mayer, Christoph; Podsiadlowski, Lars; Storer, Caroline; Yack, Jayne E.; Misof, Bernhard; Breinholt, Jesse W.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-11-05T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>116</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>22657 to 22663</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Butterflies and moths (Lepidoptera) are one of the major superradiations of insects, comprising nearly 160,000 described extant species. As herbivores, pollinators, and prey, Lepidoptera play a fundamental role in almost every terrestrial ecosystem. Lepidoptera are also indicators of environmental change and serve as models for research on mimicry and genetics. They have been central to the development of coevolutionary hypotheses, such as butterflies with flowering plants and moths’ evolutionary arms race with echolocating bats. However, these hypotheses have not been rigorously tested, because a robust lepidopteran phylogeny and timing of evolutionary novelties are lacking. To address these issues, we inferred a comprehensive phylogeny of Lepidoptera, using the largest dataset assembled for the order (2,098 orthologous protein-coding genes from transcriptomes of 186 species, representing nearly all superfamilies), and dated it with carefully evaluated synapomorphy-based fossils. The oldest members of the Lepidoptera crown group appeared in the Late Carboniferous (∼300 Ma) and fed on nonvascular land plants. Lepidoptera evolved the tube-like proboscis in the Middle Triassic (∼241 Ma), which allowed them to acquire nectar from flowering plants. This morphological innovation, along with other traits, likely promoted the extraordinary diversification of superfamily-level lepidopteran crown groups. The ancestor of butterflies was likely nocturnal, and our results indicate that butterflies became day-flying in the Late Cretaceous (∼98 Ma). Moth hearing organs arose multiple times before the evolutionary arms race between moths and bats, perhaps initially detecting a wide range of sound frequencies before being co-opted to specifically detect bat sonar. Our study provides an essential framework for future comparative studies on butterfly and moth evolution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1920936</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>