--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10189619</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>AGE OF WEANING AND POST-WEANING CHILDHOOD DIETS IN A LATE HOLOCENE PRECONTACT SITE, CA-SOL-11, NEAR SUISUN MARSH</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Boyle, Erin A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Society for California Archaeology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>196-210</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0897-0947</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We examine age of weaning and childhood diet at a Middle Period site in central California, CA-SOL-11, near Suisun Marsh. Stable isotope analyses of serial samples of permanent first molars record information about the diet of an individual when they were between 0 and 9.5 years of age. Our results show that females were breastfed, on average, slightly longer than males at the site. Because breastfeeding represents a significant time and caloric investment by a mother, this suggests greater parental investment in female offspring relative to males. After weaning, young males gained a greater proportion of protein from higher trophic levels and with greater contribution from brackish or marine environments, which we interpret as a higher quality diet. This suggests either preferential provisioning by parents in males after weaning, or evidence of gendered labor practices and diets beginning in early childhood. We also incorporate new analyses of the amelogenin proteins preserved in enamel, AMELX_HUMAN and AMELY_HUMAN, to estimate the sex of one individual previously identified as male based on osteological markers and two individuals that could not be assigned sex based on osteology</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1825022; 1318532</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>